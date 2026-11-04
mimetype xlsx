--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -55,195 +55,195 @@
   <si>
     <t>Disbursements (£)</t>
   </si>
   <si>
     <t>Total (£)</t>
   </si>
   <si>
     <t>Paid (£)</t>
   </si>
   <si>
     <t>Outstanding (£)</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>INV-2025-0531</t>
   </si>
   <si>
     <t>Mr. &amp; Mrs. Simon Bradshaw</t>
   </si>
   <si>
     <t>2025-0171 — Bradshaw — purchase of 1440 N Milwaukee Ave, Chicago</t>
   </si>
   <si>
-    <t>2026-09-18</t>
-[...2 lines deleted...]
-    <t>2026-10-18</t>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>2026-12-02</t>
   </si>
   <si>
     <t>Draft</t>
   </si>
   <si>
     <t>INV-2025-0524</t>
   </si>
   <si>
     <t>Ms. Adaeze Okonjo</t>
   </si>
   <si>
     <t>2025-0158 — Okonjo v. Brightline Retail Group — Title VII and IHRA claims</t>
   </si>
   <si>
-    <t>2026-09-10</t>
-[...2 lines deleted...]
-    <t>2026-10-10</t>
+    <t>2026-10-25</t>
+  </si>
+  <si>
+    <t>2026-11-24</t>
   </si>
   <si>
     <t>Sent</t>
   </si>
   <si>
     <t>INV-2025-0517</t>
   </si>
   <si>
     <t>Mr. Ramon Delgado</t>
   </si>
   <si>
     <t>2025-0147 — Delgado v. Northline Freight Systems, Inc. — motor vehicle collision</t>
   </si>
   <si>
-    <t>2026-09-04</t>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-11-18</t>
+  </si>
+  <si>
+    <t>INV-2025-0503</t>
+  </si>
+  <si>
+    <t>Stanmore Fabrication LLC</t>
+  </si>
+  <si>
+    <t>2025-0176 — Stanmore Fabrication LLC v. Ashgrove Construction — breach of contract</t>
+  </si>
+  <si>
+    <t>2026-10-11</t>
+  </si>
+  <si>
+    <t>2026-11-10</t>
+  </si>
+  <si>
+    <t>INV-2025-0496</t>
+  </si>
+  <si>
+    <t>Ms. Christine Halvorsen</t>
+  </si>
+  <si>
+    <t>2025-0163 — In re Marriage of Halvorsen — dissolution and property division</t>
   </si>
   <si>
     <t>2026-10-04</t>
   </si>
   <si>
-    <t>INV-2025-0503</t>
-[...23 lines deleted...]
-    <t>2026-08-20</t>
+    <t>2026-11-03</t>
+  </si>
+  <si>
+    <t>Part paid</t>
+  </si>
+  <si>
+    <t>INV-2025-0455</t>
+  </si>
+  <si>
+    <t>Estate of Doris E. Pemberton</t>
+  </si>
+  <si>
+    <t>2025-0129 — Estate of Doris E. Pemberton — probate administration</t>
   </si>
   <si>
     <t>2026-09-19</t>
   </si>
   <si>
-    <t>Part paid</t>
-[...13 lines deleted...]
-  <si>
     <t>Paid</t>
   </si>
   <si>
     <t>INV-2025-0481</t>
   </si>
   <si>
     <t>Meridian Senior Living LLC</t>
   </si>
   <si>
     <t>2025-0119 — Meridian Senior Living LLC — commercial lease renewal, 220 S Michigan Ave</t>
   </si>
   <si>
-    <t>2026-07-29</t>
-[...2 lines deleted...]
-    <t>2026-08-28</t>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
   </si>
   <si>
     <t>Overdue</t>
   </si>
   <si>
     <t>INV-2025-0438</t>
   </si>
   <si>
     <t>Kestrel Analytics, Inc.</t>
   </si>
   <si>
     <t>2025-0104 — Kestrel Analytics, Inc. — Series A financing</t>
   </si>
   <si>
-    <t>2026-07-22</t>
-[...2 lines deleted...]
-    <t>2026-08-21</t>
+    <t>2026-09-05</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
   </si>
   <si>
     <t>INV-2025-0412</t>
   </si>
   <si>
-    <t>2026-07-10</t>
-[...2 lines deleted...]
-    <t>2026-08-09</t>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
   </si>
   <si>
     <t>INV-2024-0902</t>
   </si>
   <si>
     <t>Mr. Ravi Chaudhry</t>
   </si>
   <si>
     <t>2024-0318 — Chaudhry — sale of 905 Butterfield Rd, Naperville</t>
   </si>
   <si>
-    <t>2025-11-24</t>
-[...2 lines deleted...]
-    <t>2025-12-24</t>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="£#,##0.00"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>